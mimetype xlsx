--- v0 (2025-10-19)
+++ v1 (2026-07-26)
@@ -1,166 +1,169 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://jardinsdavesnieres-my.sharepoint.com/personal/contact_residence-jardins-avesnieres_fr/Documents/Bureau/documents circulaire/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{487AA6B1-60EF-44CC-BFB9-6A94C98BB511}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AE7FFB2A-0D8A-4A17-958F-31F1CA350DC5}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="45" windowWidth="20115" windowHeight="7995"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId2"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="14">
   <si>
     <t>ANIMATION 2020</t>
   </si>
   <si>
     <t>MERCREDI</t>
   </si>
   <si>
     <t>barbecue</t>
   </si>
   <si>
     <t>les vendanges</t>
   </si>
   <si>
     <t>anniversaire</t>
   </si>
   <si>
     <t>Noel</t>
   </si>
   <si>
     <t>la chasse</t>
   </si>
   <si>
     <t>Galettes des rois</t>
   </si>
   <si>
-    <t>La montagne</t>
+    <t>Carnaval</t>
   </si>
   <si>
     <t>Les iles</t>
   </si>
   <si>
     <t>La musique</t>
   </si>
   <si>
-    <t>La bretagne</t>
+    <t>18 fevrier 2026</t>
   </si>
   <si>
-    <t>16 fevrier 2021</t>
+    <t>nouvel an chinois</t>
   </si>
   <si>
-    <t>18 AOUT 2021</t>
-[...8 lines deleted...]
-    <t>LE PRINTEMPS</t>
+    <t>montagne</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-40C]d\ mmmm\ yyyy;@"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
@@ -230,779 +233,1010 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="17"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="17"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="17"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="17"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="17"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="17"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/3.0/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Nouvel_An_chinois" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
-[...416 lines deleted...]
-  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9524</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285749</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Ellipse 1"/>
+        <xdr:cNvPr id="2" name="Ellipse 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="771524" y="104775"/>
-          <a:ext cx="4095750" cy="514350"/>
+          <a:ext cx="3409950" cy="514350"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="fr-FR" sz="1100" i="1"/>
-            <a:t>ANIMATION 2021</a:t>
+            <a:t>ANIMATION 2026</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>1</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>285749</xdr:rowOff>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>19049</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>28574</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>800100</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>314324</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1026" name="Picture 2" descr="C:\Users\Les Jardins\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\ZIEEMSQG\Montagne_des_Agneaux[1].jpg"/>
+        <xdr:cNvPr id="1025" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="3819526" y="2524124"/>
-          <a:ext cx="1543050" cy="771525"/>
+          <a:off x="3143250" y="1171574"/>
+          <a:ext cx="1552575" cy="676275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1181100</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>314324</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1026" name="Picture 2" descr="C:\Users\Les Jardins\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\ZIEEMSQG\Montagne_des_Agneaux[1].jpg">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3124200" y="2552699"/>
+          <a:ext cx="1619250" cy="771526"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>304800</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>314325</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1027" name="Picture 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3133725" y="3248025"/>
+          <a:ext cx="1590675" cy="714375"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1190624</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 1" descr="C:\Users\Les Jardins\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\N1OOTKBN\White-Bay-Jost-Van-Dyke-iles-Vierges-britanniques[1].jpg">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3133724" y="3971925"/>
+          <a:ext cx="1590676" cy="742950"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>819149</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>19051</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 2" descr="C:\Users\Les Jardins\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\N1OOTKBN\music-594952_960_720[1].jpg">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3133725" y="4667250"/>
+          <a:ext cx="1581149" cy="714376"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1181100</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>28349</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1034" name="Picture 10" descr="C:\Users\Les Jardins\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\SDSBWCVO\Bretagne-Plage-de-belle-ile-en-mer[1].jpg">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3124200" y="5381625"/>
+          <a:ext cx="1600200" cy="714149"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1181100</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>28576</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1039" name="Picture 15" descr="C:\Users\Les Jardins\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\N1OOTKBN\2017-11-02-17-01-32[1].jpg">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3124200" y="6096001"/>
+          <a:ext cx="1600200" cy="657224"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>257175</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>9526</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3133726" y="6705600"/>
+          <a:ext cx="1600200" cy="790575"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>285750</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3133725" y="7400925"/>
+          <a:ext cx="1609725" cy="676276"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1181100</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>819150</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>304800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1028" name="Picture 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3124200" y="8029575"/>
+          <a:ext cx="1590675" cy="676275"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>304801</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>1</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1029" name="Picture 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3133725" y="8705851"/>
+          <a:ext cx="1609725" cy="723900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>314325</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>9526</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Picture 2" descr="C:\Users\Les Jardins\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\ZIEEMSQG\crepes-au-cidre11[1].jpg">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3133726" y="5353050"/>
+          <a:ext cx="1600200" cy="714375"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1181102</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>304800</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>314324</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Image 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0B70DB8-E997-1AE5-0AD6-B0E36BEF6326}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+            <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
+              <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId14"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3124202" y="1838325"/>
+          <a:ext cx="1619248" cy="714374"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1181102</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>112572</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1619248" cy="45719"/>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="13" name="ZoneTexte 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E80B053E-5411-665A-1CB0-8A099167A18E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3124202" y="3760647"/>
+          <a:ext cx="1619248" cy="45719"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="fr-FR" sz="900">
+              <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId14" tooltip="https://fr.wikipedia.org/wiki/Nouvel_An_chinois"/>
+            </a:rPr>
+            <a:t>Cette photo</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-FR" sz="900"/>
+            <a:t> par Auteur inconnu est soumise à la licence </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-FR" sz="900">
+              <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId15" tooltip="https://creativecommons.org/licenses/by-sa/3.0/"/>
+            </a:rPr>
+            <a:t>CC BY-SA</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-FR" sz="900"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1135,593 +1369,522 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F57"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:F42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F39" sqref="F39"/>
+      <selection activeCell="C40" sqref="C40:C42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="17.7109375" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="18.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.85546875" customWidth="1"/>
+    <col min="5" max="5" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:6">
-      <c r="A2" s="23" t="s">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="23"/>
-[...37 lines deleted...]
-    <row r="7" spans="1:6" ht="15" customHeight="1">
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3"/>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="1"/>
+      <c r="B5" s="1"/>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="1"/>
+    </row>
+    <row r="6" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="1"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="7" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
-      <c r="B7" s="13">
-[...2 lines deleted...]
-      <c r="C7" s="20" t="s">
+      <c r="B7" s="22">
+        <v>46036</v>
+      </c>
+      <c r="C7" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="D7" s="24"/>
-[...3 lines deleted...]
-    <row r="8" spans="1:6">
+      <c r="D7" s="12"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="1"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="14"/>
-[...13 lines deleted...]
-    <row r="10" spans="1:6">
+      <c r="B8" s="23"/>
+      <c r="C8" s="27"/>
+      <c r="D8" s="14"/>
+      <c r="E8" s="15"/>
+      <c r="F8" s="1"/>
+    </row>
+    <row r="9" spans="1:6" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="6"/>
+      <c r="B9" s="24"/>
+      <c r="C9" s="28"/>
+      <c r="D9" s="16"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="1"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
-      <c r="B10" s="9"/>
-[...7 lines deleted...]
-    <row r="11" spans="1:6">
+      <c r="B10" s="7"/>
+      <c r="C10" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" s="12"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="1"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="12" t="s">
-[...15 lines deleted...]
-    <row r="13" spans="1:6">
+      <c r="B11" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="20"/>
+      <c r="D11" s="14"/>
+      <c r="E11" s="15"/>
+      <c r="F11" s="1"/>
+    </row>
+    <row r="12" spans="1:6" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="6"/>
+      <c r="B12" s="8"/>
+      <c r="C12" s="21"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="1"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
-      <c r="B13" s="9"/>
-[...7 lines deleted...]
-    <row r="14" spans="1:6">
+      <c r="B13" s="7"/>
+      <c r="C13" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="12"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="1"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B14" s="11">
-[...15 lines deleted...]
-    <row r="16" spans="1:6">
+      <c r="B14" s="9">
+        <v>46099</v>
+      </c>
+      <c r="C14" s="20"/>
+      <c r="D14" s="14"/>
+      <c r="E14" s="15"/>
+      <c r="F14" s="1"/>
+    </row>
+    <row r="15" spans="1:6" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="6"/>
+      <c r="B15" s="8"/>
+      <c r="C15" s="21"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="17"/>
+      <c r="F15" s="1"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
-      <c r="B16" s="9"/>
-[...7 lines deleted...]
-    <row r="17" spans="1:6">
+      <c r="B16" s="7"/>
+      <c r="C16" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="12"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="1"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B17" s="11">
-[...15 lines deleted...]
-    <row r="19" spans="1:6">
+      <c r="B17" s="9">
+        <v>46134</v>
+      </c>
+      <c r="C17" s="20"/>
+      <c r="D17" s="14"/>
+      <c r="E17" s="15"/>
+      <c r="F17" s="1"/>
+    </row>
+    <row r="18" spans="1:6" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="6"/>
+      <c r="B18" s="8"/>
+      <c r="C18" s="21"/>
+      <c r="D18" s="16"/>
+      <c r="E18" s="17"/>
+      <c r="F18" s="1"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
-      <c r="B19" s="9"/>
-      <c r="C19" s="16" t="s">
+      <c r="B19" s="7"/>
+      <c r="C19" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="D19" s="24"/>
-[...3 lines deleted...]
-    <row r="20" spans="1:6">
+      <c r="D19" s="12"/>
+      <c r="E19" s="13"/>
+      <c r="F19" s="1"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="11">
-[...15 lines deleted...]
-    <row r="22" spans="1:6">
+      <c r="B20" s="9">
+        <v>46162</v>
+      </c>
+      <c r="C20" s="20"/>
+      <c r="D20" s="14"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="1"/>
+    </row>
+    <row r="21" spans="1:6" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="6"/>
+      <c r="B21" s="8"/>
+      <c r="C21" s="21"/>
+      <c r="D21" s="16"/>
+      <c r="E21" s="17"/>
+      <c r="F21" s="1"/>
+    </row>
+    <row r="22" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
-      <c r="B22" s="9"/>
-      <c r="C22" s="16" t="s">
+      <c r="B22" s="7"/>
+      <c r="C22" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="D22" s="24"/>
-[...3 lines deleted...]
-    <row r="23" spans="1:6">
+      <c r="D22" s="12"/>
+      <c r="E22" s="13"/>
+      <c r="F22" s="1"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B23" s="11">
-[...15 lines deleted...]
-    <row r="25" spans="1:6">
+      <c r="B23" s="9">
+        <v>46190</v>
+      </c>
+      <c r="C23" s="20"/>
+      <c r="D23" s="14"/>
+      <c r="E23" s="15"/>
+      <c r="F23" s="1"/>
+    </row>
+    <row r="24" spans="1:6" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="6"/>
+      <c r="B24" s="8"/>
+      <c r="C24" s="21"/>
+      <c r="D24" s="16"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="1"/>
+    </row>
+    <row r="25" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
-      <c r="B25" s="9"/>
-[...7 lines deleted...]
-    <row r="26" spans="1:6">
+      <c r="B25" s="7"/>
+      <c r="C25" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" s="12"/>
+      <c r="E25" s="13"/>
+      <c r="F25" s="1"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B26" s="11">
-[...15 lines deleted...]
-    <row r="28" spans="1:6">
+      <c r="B26" s="9">
+        <v>46225</v>
+      </c>
+      <c r="C26" s="20"/>
+      <c r="D26" s="14"/>
+      <c r="E26" s="15"/>
+      <c r="F26" s="1"/>
+    </row>
+    <row r="27" spans="1:6" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="6"/>
+      <c r="B27" s="8"/>
+      <c r="C27" s="21"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="17"/>
+      <c r="F27" s="1"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
-      <c r="B28" s="9"/>
-      <c r="C28" s="16" t="s">
+      <c r="B28" s="7"/>
+      <c r="C28" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="D28" s="24"/>
-[...3 lines deleted...]
-    <row r="29" spans="1:6">
+      <c r="D28" s="12"/>
+      <c r="E28" s="13"/>
+      <c r="F28" s="1"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B29" s="11" t="s">
-[...15 lines deleted...]
-    <row r="31" spans="1:6">
+      <c r="B29" s="9">
+        <v>46253</v>
+      </c>
+      <c r="C29" s="20"/>
+      <c r="D29" s="14"/>
+      <c r="E29" s="15"/>
+      <c r="F29" s="1"/>
+    </row>
+    <row r="30" spans="1:6" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="6"/>
+      <c r="B30" s="8"/>
+      <c r="C30" s="21"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="17"/>
+      <c r="F30" s="1"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
-      <c r="B31" s="9"/>
-      <c r="C31" s="16" t="s">
+      <c r="B31" s="7"/>
+      <c r="C31" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="D31" s="24"/>
-[...3 lines deleted...]
-    <row r="32" spans="1:6">
+      <c r="D31" s="12"/>
+      <c r="E31" s="13"/>
+      <c r="F31" s="1"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B32" s="11">
-[...15 lines deleted...]
-    <row r="34" spans="1:6">
+      <c r="B32" s="9">
+        <v>45916</v>
+      </c>
+      <c r="C32" s="20"/>
+      <c r="D32" s="14"/>
+      <c r="E32" s="15"/>
+      <c r="F32" s="1"/>
+    </row>
+    <row r="33" spans="1:6" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="6"/>
+      <c r="B33" s="8"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="16"/>
+      <c r="E33" s="17"/>
+      <c r="F33" s="1"/>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
-      <c r="B34" s="9"/>
-      <c r="C34" s="16" t="s">
+      <c r="B34" s="7"/>
+      <c r="C34" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="D34" s="24"/>
-[...3 lines deleted...]
-    <row r="35" spans="1:6">
+      <c r="D34" s="12"/>
+      <c r="E34" s="13"/>
+      <c r="F34" s="1"/>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="11">
-[...15 lines deleted...]
-    <row r="37" spans="1:6">
+      <c r="B35" s="9">
+        <v>46316</v>
+      </c>
+      <c r="C35" s="20"/>
+      <c r="D35" s="14"/>
+      <c r="E35" s="15"/>
+      <c r="F35" s="1"/>
+    </row>
+    <row r="36" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="6"/>
+      <c r="B36" s="8"/>
+      <c r="C36" s="25"/>
+      <c r="D36" s="16"/>
+      <c r="E36" s="17"/>
+      <c r="F36" s="1"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
-      <c r="B37" s="9"/>
-      <c r="C37" s="16" t="s">
+      <c r="B37" s="7"/>
+      <c r="C37" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="D37" s="24"/>
-[...3 lines deleted...]
-    <row r="38" spans="1:6">
+      <c r="D37" s="12"/>
+      <c r="E37" s="13"/>
+      <c r="F37" s="1"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B38" s="14">
-[...15 lines deleted...]
-    <row r="40" spans="1:6">
+      <c r="B38" s="23">
+        <v>46344</v>
+      </c>
+      <c r="C38" s="20"/>
+      <c r="D38" s="14"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="1"/>
+    </row>
+    <row r="39" spans="1:6" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="6"/>
+      <c r="B39" s="24"/>
+      <c r="C39" s="21"/>
+      <c r="D39" s="16"/>
+      <c r="E39" s="17"/>
+      <c r="F39" s="1"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
-      <c r="B40" s="9"/>
-      <c r="C40" s="16" t="s">
+      <c r="B40" s="7"/>
+      <c r="C40" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="D40" s="24"/>
-[...3 lines deleted...]
-    <row r="41" spans="1:6">
+      <c r="D40" s="12"/>
+      <c r="E40" s="13"/>
+      <c r="F40" s="1"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B41" s="11" t="s">
-[...85 lines deleted...]
-      <c r="C57" s="1"/>
+      <c r="B41" s="9">
+        <v>46372</v>
+      </c>
+      <c r="C41" s="20"/>
+      <c r="D41" s="14"/>
+      <c r="E41" s="15"/>
+      <c r="F41" s="1"/>
+    </row>
+    <row r="42" spans="1:6" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="6"/>
+      <c r="B42" s="8"/>
+      <c r="C42" s="21"/>
+      <c r="D42" s="16"/>
+      <c r="E42" s="17"/>
+      <c r="F42" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="28">
+    <mergeCell ref="B7:B9"/>
+    <mergeCell ref="B38:B39"/>
+    <mergeCell ref="C22:C24"/>
+    <mergeCell ref="C25:C27"/>
+    <mergeCell ref="C28:C30"/>
+    <mergeCell ref="C31:C33"/>
+    <mergeCell ref="C34:C36"/>
+    <mergeCell ref="C7:C9"/>
+    <mergeCell ref="C10:C12"/>
+    <mergeCell ref="C13:C15"/>
+    <mergeCell ref="C16:C18"/>
+    <mergeCell ref="C19:C21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D31:E33"/>
     <mergeCell ref="D34:E36"/>
     <mergeCell ref="D37:E39"/>
     <mergeCell ref="D40:E42"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="D7:E9"/>
     <mergeCell ref="D10:E12"/>
     <mergeCell ref="D13:E15"/>
     <mergeCell ref="D16:E18"/>
     <mergeCell ref="D19:E21"/>
     <mergeCell ref="D22:E24"/>
     <mergeCell ref="D25:E27"/>
     <mergeCell ref="D28:E30"/>
     <mergeCell ref="C37:C39"/>
     <mergeCell ref="C40:C42"/>
-    <mergeCell ref="B7:B9"/>
-[...10 lines deleted...]
-    <mergeCell ref="C19:C21"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" verticalDpi="0" r:id="rId1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Feuil1</vt:lpstr>
       <vt:lpstr>Feuil2</vt:lpstr>
       <vt:lpstr>Feuil3</vt:lpstr>